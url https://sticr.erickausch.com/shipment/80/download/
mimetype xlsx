--- v0 (2026-07-09)
+++ v1 (2026-09-22)
@@ -3924,51 +3924,51 @@
         <is>
           <t>STICRGUT729914-324</t>
         </is>
       </c>
       <c r="B233" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>STICRGUT729914-330a</t>
         </is>
       </c>
       <c r="B234" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>STICRGUT729914-330b</t>
         </is>
       </c>
       <c r="B235" t="n">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>STICRGUT729914-345</t>
         </is>
       </c>
       <c r="B236" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>STICRGUT729914-347b</t>
         </is>
       </c>
       <c r="B237" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
@@ -4164,51 +4164,51 @@
         <is>
           <t>STICRGUT729914-760</t>
         </is>
       </c>
       <c r="B257" t="n">
         <v>55</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>STICRGUT729914-766</t>
         </is>
       </c>
       <c r="B258" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>STICRGUT729914-774</t>
         </is>
       </c>
       <c r="B259" t="n">
-        <v>90</v>
+        <v>71</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>STICRGUT729914-784</t>
         </is>
       </c>
       <c r="B260" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>STICRGUT729914-788</t>
         </is>
       </c>
       <c r="B261" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>